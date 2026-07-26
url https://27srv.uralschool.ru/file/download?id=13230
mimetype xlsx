--- v0 (2026-05-24)
+++ v1 (2026-07-26)
@@ -1,42 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="sigs" ContentType="application/vnd.openxmlformats-package.digital-signature-origin"/>
+  <Override PartName="/_xmlsignatures/sig1.xml" ContentType="application/vnd.openxmlformats-package.digital-signature-xmlsignature+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/origin" Target="_xmlsignatures/origin.sigs"/></Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="TDSheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="37">
   <si>
     <t>Школа</t>
   </si>
   <si>
     <t>Отд./корп</t>
   </si>
   <si>
@@ -1007,50 +1010,184 @@
         <v>11.54</v>
       </c>
       <c r="I13" s="9">
         <v>12.47</v>
       </c>
       <c r="J13" s="9">
         <v>51.98</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.45" customHeight="1">
       <c r="E14" s="13"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="E2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="1" top="0.75" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
+<file path=_xmlsignatures/_rels/origin.sigs.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/signature" Target="sig1.xml"/></Relationships>
+</file>
+
+<file path=_xmlsignatures/sig1.xml><?xml version="1.0" encoding="utf-8"?>
+<Signature xmlns="http://www.w3.org/2000/09/xmldsig#" Id="idPackageSignature">
+  <SignedInfo>
+    <CanonicalizationMethod Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+    <SignatureMethod Algorithm="http://www.w3.org/2000/09/xmldsig#rsa-sha1"/>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idPackageObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>6/LZSrPr1sbtx05E3fmwosKcfcg=</DigestValue>
+    </Reference>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idOfficeObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>qHaQ7908NIwzGU7HYBA+z0wQ+Vo=</DigestValue>
+    </Reference>
+  </SignedInfo>
+  <SignatureValue>kPcDBWq0yG/HbVq0hR190oI1W/MF5xuz4C4CHh4CidVSHOQXQl9bsHMsNLqQHpxAUNrSQmKCkJEAyJogqFb2kTJVtBw73y8YqMz8FlqpfUDar8ipnnh1YyfM+XpF/9/Mma2bnBzjLi/qA9XQJ8Dwpg/aHPCPP37Feyztvq9kM2k7Zw2aHF0LzQnPtyULKwy7tf8Gx/Pmi/tyX09aETE69Sexco9IR8uNNUyvJFNqlU6UBGvyI2814xhIAUJ6kgmiEwkKkkWNCx6mdXjFGhdlRRgEuzmI58zLrMRd/vDNRalm3EKMmdKYQ0fk3IjlFy5+p1ukL0iSVjrBvSJWvibvcFJTyrhvVgh3fPi7d5WFqi1zS0wti1fT135xk2JGiWGtJLsZW9dS7nQuNWFXW7LLyXtzRrNVnl/1YnC7F0TvjAJnIWozrTeLIbSASDqHfUayAHYnVWXb2iDIywn7cBLyTqFXghjFMnfLbqnUfprV62GJJVEAYt9guI9CQJSpFlzEUvVzKK6ht5iJUOCQ302eD6wbE6gIQ5GbwUjg22cSNYzD+drhF/T9DxuO4SDbB5Vf4PTO97YR7FFN7lFZGwx413LxrtaNSHdYHFRynQpTMzxT141qpFRBFKbMi8nvlnPb3YbYDckQNcgOdvynwgDPDOcst4B9MILbVRN18qErojw=</SignatureValue>
+  <KeyInfo>
+    <X509Data>
+      <X509Certificate>MIIFfzCCA2cCFBmJjgrh0/Dzpuqp7M+Lk1pdtXSvMA0GCSqGSIb3DQEBCwUAMIGQ
+MS4wLAYDVQQDDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MS4wLAYDVQQKDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MSEwHwYDVQQHDBjQldC60LDRgtC10YDQuNC90LHRg9GA0LMxCzAJBgNVBAYTAlJV
+MB4XDTI2MDQwOTExMjQzNloXDTI3MDQwOTExMjQzNlowZzE3MDUGA1UEAwwu0JDQ
+tNCw0LzQvtCy0LjRhyDQmNGA0LjQvdCwINCh0LXRgNCz0LXQtdCy0L3QsDEfMB0G
+A1UECgwW0JzQkNCe0KMg0KHQntCoIOKEliAyNzELMAkGA1UEBhMCUlUwggIiMA0G
+CSqGSIb3DQEBAQUAA4ICDwAwggIKAoICAQC72UxGmtLh2Tbcpvq+NBSARzaI64nY
+lyHN/fPREcD4stvJ6hbUMgdvg6cF4iwLhQn8xlme2a+4bhLAGwTsZby404rGV1tP
+sbCRuP/dFW6V78o1orLnVtC31UWOgH5FuNWFT/m3ntYiwAZGGCY5RCtQqyqg5uAl
+8ODxtwfJmhsCfp1TxaLm/3DHNyALSH8XuzvN9OhjxNYO7WC5eANsMpGKDk4ksNxk
+xA8PchxF7TQHrFE+GWS5+dANX3Rs1dcUrd2vV3mEePfflHZXSRk2S1xRuyK7YWiL
+QjlRQ6OzHgEU4v9emW0EcTMkHsfPwUFsYrzHWd6WpSJOkJKr+oe/FCJpOqY4ZsLL
+59l/CzXfLpTLUaLxeMx16fTAZcP2SALv+ZZf4Uy5axP/ujcUAIPR7dGr6j/PNJDl
+bMyQ+HWXcEeNPtDDb18heRfq4EEA0/cR1Vz+SxB44bVBzj0Osn++Azxw0XUKe4t2
+LYCEFjZuu5lo4KOFSaevwAMhu6ST1hM3teK4yYVAMRgKkePvcx6zbjLW+yReb1Pz
+VRFssQZXqaJIRO8XjwDOkpvfy1FYlQRKkxV6DJg0J2wLEN7BSKxvcENm7cDurF+3
+hZsOboUxs6Y13o/kut63EvugVFQO/2W3pPULhVIkLK5YrnLd/YNC0SVQ4s5tvJZd
+i2TTTbhwreeseQIDAQABMA0GCSqGSIb3DQEBCwUAA4ICAQBPoumhmoOXs7Jndq7b
+GNJgHiiaKP6GVwURhov1o++rviyeUvDBMhz7sq1ut3xY1FfcxX5DqfFU7JiqazFH
+SHZisgb73fK7j+v9Lu5UF3ou9HWLe5AGUuHOuPnt4vmUIrH3Fhx11x8p6v3FgmIv
+fLTIi3cSM5Cl6RqluzThdkNwTQopBuDFa8GThDn6sVVmNPaqNMmiZajE4nrX2J74
+4+Nb0Rygr8OShNw9QoCfPRioxBwgz9L6Bh2e7rA07nf1hMjZ/ylXR5UD0jtvfnkt
+2zUqpBoW+OIjU58oWu9Y+juZXZqKo7FSqUe1KktJ4T4S7WSEi2/57pVpuPQWDaui
+vxQLrriBnIrnh6QZLkWCazBC5BdDMXFg4/+Zte01gw71mnmRqzngHuf3AyaVr3Qq
+YexP/Ni7cDh0oT3bKP6wC2UDdczBwUf81/Gyxk3gmDWLFrQLbai6QXnAAbsZuKMB
+8uG7CFkOmZXHJKPCOiEtGEdGB3/4VXlh31Ntzt4ala4zksf3CMKpN+BR9jY4nGTL
+o252eXoebYcHY+RDYQqk4Xe/llMtkQ+ScCk48lnEbyvHmMaETWFp64OA1+v0m+Rv
+OMSvOlRINHxYr1Ky8EU3+gydD9miDr/4Gal5Y4V3gS+tVnvm+RLCH4MggDfp0qVf
+OIECnzwpxUohFcue+Csfi79OCg==</X509Certificate>
+    </X509Data>
+  </KeyInfo>
+  <Object xmlns:mdssi="http://schemas.openxmlformats.org/package/2006/digital-signature" Id="idPackageObject">
+    <Manifest>
+      <Reference URI="/_rels/.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>+nAd0bim5u961Z6hkrztwiSj8HA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/_rels/workbook.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId3"/>
+            <mdssi:RelationshipReference SourceId="rId2"/>
+            <mdssi:RelationshipReference SourceId="rId1"/>
+            <mdssi:RelationshipReference SourceId="rId4"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>/MRSwmP7vyqsV2Y2PZQJiI7T9Uc=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/sharedStrings.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>SqQrTaarZ2j7M1OkN/jHURf5aEU=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/styles.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>qSvl0MyW0IE4wQZ8uegIufXotr8=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/theme/theme1.xml?ContentType=application/vnd.openxmlformats-officedocument.theme+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>VdWDcGSSpxaVBhQ1dK/ly39pen8=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/workbook.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>M1Ntu7lck5X3V0eErMD/tIsO8Tc=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet1.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>nMsgeiQdGKB6X+kbNXr7qbekHL4=</DigestValue>
+      </Reference>
+    </Manifest>
+    <SignatureProperties>
+      <SignatureProperty Id="idSignatureTime" Target="#idPackageSignature">
+        <mdssi:SignatureTime>
+          <mdssi:Format>YYYY-MM-DDThh:mm:ssTZD</mdssi:Format>
+          <mdssi:Value>2026-07-01T15:04:23Z</mdssi:Value>
+        </mdssi:SignatureTime>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+  <Object Id="idOfficeObject">
+    <SignatureProperties>
+      <SignatureProperty Id="idOfficeV1Details" Target="#idPackageSignature">
+        <SignatureInfoV1 xmlns="http://schemas.microsoft.com/office/2006/digsig">
+          <SetupID/>
+          <SignatureText/>
+          <SignatureImage/>
+          <SignatureComments>Защита подлинности документа</SignatureComments>
+          <WindowsVersion>5.1</WindowsVersion>
+          <OfficeVersion>12.0</OfficeVersion>
+          <ApplicationVersion>12.0</ApplicationVersion>
+          <Monitors>1</Monitors>
+          <HorizontalResolution>1680</HorizontalResolution>
+          <VerticalResolution>1050</VerticalResolution>
+          <ColorDepth>32</ColorDepth>
+          <SignatureProviderId>{00000000-0000-0000-0000-000000000000}</SignatureProviderId>
+          <SignatureProviderUrl/>
+          <SignatureProviderDetails>9</SignatureProviderDetails>
+          <ManifestHashAlgorithm>http://www.w3.org/2000/09/xmldsig#sha1</ManifestHashAlgorithm>
+          <SignatureType>1</SignatureType>
+        </SignatureInfoV1>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+</Signature>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TDSheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>